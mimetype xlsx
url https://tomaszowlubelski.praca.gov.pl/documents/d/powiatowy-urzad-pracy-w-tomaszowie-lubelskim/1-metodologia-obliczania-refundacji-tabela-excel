--- v0 (2025-10-16)
+++ v1 (2026-04-22)
@@ -1,363 +1,243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\NOTATKI SŁUŻBOWE\2025\9. 092........... .2025 - metodologia obliczania refundacji PI i RP - czerwiec 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\NOTATKI SŁUŻBOWE\2026\10. 092.27.2026 - metodologia obliczania refundacji PI i RP - 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4F034E1-9727-446A-BC55-ECEC6664206B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{667335FE-9D9C-45BF-9667-8F25972EDEE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Arkusz1!$A$1:$C$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Arkusz1!$A$1:$C$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C14" i="1" l="1"/>
   <c r="C9" i="1"/>
   <c r="C11" i="1" s="1"/>
   <c r="C16" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Lp.</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
     <t xml:space="preserve">Liczba dni kalendarzowych świadczenia pracy: </t>
   </si>
   <si>
-    <t xml:space="preserve">Liczba dni kalendarzoowych za które przysługuje pełna refundacja: </t>
-[...1 lines deleted...]
-  <si>
     <t>Kwota do refundacji do wynagrodzenia (poz. 1 : poz. 2 x poz. 3)</t>
   </si>
   <si>
     <t>Stawka procentowa dofinansowania do składek na ubezpieczenia społeczne (15%):</t>
   </si>
   <si>
     <t xml:space="preserve">Liczba dni kalendarzowych zwolnienia lekarskiego: </t>
   </si>
   <si>
     <t>Stawka procentowa finansowana przez pracodawcę (80%):</t>
   </si>
   <si>
     <t>Kwota do refundacji do składek na ubezpieczenia społeczne (poz. 4 x poz. 5):</t>
   </si>
   <si>
     <t>Kwota do refundacji wynagrodzenia chorobowego (poz. 1 : poz. 2 x poz. 7 x poz. 8):</t>
   </si>
   <si>
     <t>RAZEM DO REFUNDACJI</t>
   </si>
   <si>
     <t>Kwota</t>
   </si>
   <si>
     <t>UWAGA: należy wypełnić tylko pola oznaczone kolorem żółtym.</t>
   </si>
   <si>
     <t>Wyszczególnienie:</t>
-  </si>
-[...7 lines deleted...]
-    <t>Przy obliczaniu należnej kwoty refundacji proszę pamiętać o zastosowaniu prawidłowej stawki refundacji do wynagrodzenia w poz. 1, zgodnie z w/w stawkami.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">METODOLOGIA OBLICZANIA REFUNDACJI W RAMACH </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="25"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>PRAC INTERWENCYJNYCH</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="25"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">                  W POWIATOWYM URZĘDZIE PRACY W TOMASZOWIE LUBELSKIM</t>
     </r>
   </si>
   <si>
     <t>Opracowała: Ewa Świrkowska - Kierownik Działu Realizacji Form Wsparcia</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t xml:space="preserve">Wysokość refundacji do wynagrodzenia za pełny miesiąc pracy (30 dni): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liczba dni kalendarzowych za które przysługuje pełna refundacja: </t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
-        <sz val="18.5"/>
+        <sz val="20"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>1.660,00 zł</t>
+      <t>WAŻNA INFORMACJA:</t>
     </r>
     <r>
       <rPr>
-        <sz val="18.5"/>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> refundacja </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="20"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> za pełny miesiąc zatrudnienia – </t>
+      <t>nie przysługuje</t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <sz val="18.5"/>
+        <sz val="20"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">w przypadku umów zawartych do 31.05.2025 r. </t>
-[...110 lines deleted...]
-      <t xml:space="preserve">  </t>
+      <t xml:space="preserve"> za okresy, za które pracodawca nie ponosi kosztów, np. okres usprawiedliwionej nieobecności w pracy bez prawa do wynagrodzenia lub zasiłku, zasiłek chorobowy, urlop bezpłatny. Dni takich okresów nie wykazujemy w tabeli. W tabeli wykazujemy tylko dni za które pracodawcy przysługuje refundacja i wskazujemy je w polach oznaczonych kolorem żółtym.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -380,81 +260,76 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="25"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="19"/>
+      <b/>
+      <u/>
+      <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="238"/>
-[...7 lines deleted...]
-      <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="18.5"/>
-[...6 lines deleted...]
-    <font>
       <sz val="18.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -477,175 +352,174 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-      <bottom/>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -666,86 +540,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="Yu Gothic Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="Yu Gothic"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -890,273 +764,239 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="1" customWidth="1"/>
-    <col min="2" max="2" width="126.42578125" customWidth="1"/>
-    <col min="3" max="3" width="23.28515625" customWidth="1"/>
+    <col min="2" max="2" width="123.42578125" customWidth="1"/>
+    <col min="3" max="3" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="106.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="22"/>
+      <c r="A1" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
     </row>
     <row r="2" spans="1:3" ht="34.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:3" ht="28.9" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:3" ht="31.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="5" spans="1:3" s="4" customFormat="1" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:3" s="3" customFormat="1" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="8" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B5" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="3" customFormat="1" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="B6" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="14">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="3" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="B7" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="3" customFormat="1" ht="49.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="12">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="3" customFormat="1" ht="49.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="5">
-[...18 lines deleted...]
-      <c r="B9" s="9" t="s">
+      <c r="C9" s="8">
+        <f>C6/C7*C8</f>
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="3" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="26" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C10" s="2">
         <v>0.15</v>
       </c>
     </row>
-    <row r="11" spans="1:3" s="4" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="7" t="s">
+    <row r="11" spans="1:3" s="3" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="9" t="s">
+      <c r="B11" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="9">
+        <f>C9*C10</f>
+        <v>450</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="3" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="3" customFormat="1" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="5">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="3" customFormat="1" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="11">
-[...33 lines deleted...]
-      <c r="C14" s="11">
+      <c r="C14" s="9">
         <f>C6/C7*C12*C13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:3" s="4" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A16" s="12" t="s">
+    <row r="15" spans="1:3" s="3" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+    </row>
+    <row r="16" spans="1:3" s="3" customFormat="1" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="14">
+      <c r="B16" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="11">
         <f>C9+C11+C14</f>
-        <v>1725</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="H18" s="16"/>
+      <c r="H18" s="13"/>
     </row>
     <row r="20" spans="1:8" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="25" t="s">
-[...3 lines deleted...]
-      <c r="C20" s="25"/>
+      <c r="A20" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="20"/>
+      <c r="C20" s="21"/>
     </row>
     <row r="21" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="22" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-[...40 lines deleted...]
-      <c r="C31" s="21"/>
+    <row r="22" spans="1:8" ht="146.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="23"/>
+      <c r="C22" s="24"/>
+    </row>
+    <row r="26" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A26" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="5">
     <mergeCell ref="A26:C26"/>
-    <mergeCell ref="A31:C31"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A20:C20"/>
-    <mergeCell ref="B23:C23"/>
-    <mergeCell ref="B24:C24"/>
     <mergeCell ref="A22:C22"/>
-    <mergeCell ref="A23:A25"/>
-    <mergeCell ref="B25:C25"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="55" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>